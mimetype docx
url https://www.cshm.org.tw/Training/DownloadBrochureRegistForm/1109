--- v0 (2026-05-14)
+++ v1 (2026-07-26)
@@ -1976,50 +1976,52 @@
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="251CFF7B" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B452A">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
               <w:t>◆上課日期9/8、9/9、9/10◆
 ◆本期為統一電腦測驗，若確定開班可報名參加電腦測驗，其測驗日期預定115年10月27日起，將依報考人數進行安排。
+為期三天，每日有六梯次，每梯測驗時間為100分鐘，從8:20至21:00結束，
+請詳閱[115年度 電腦測驗考試期程](https://www.cshm.org.tw/Home/NewsDetails?Id=1221)  ，將依報考人數進行安排。
 ◆※因每班人36為限，本會將以報名相關文件繳交齊全及完成繳費者為優先排入，。
 課程期間請攜帶個人身分證明文件(需貼示照片)，以利課程期間查驗身份。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="5297A845" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10183" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6643D036" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
@@ -2226,51 +2228,51 @@
               <w:t>聯絡方式</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="037201E6" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="003546B6" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003546B6">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
-              <w:t>北平教室(02)2321-8195\r\n忠孝教室 (02)2321-1518 (請直撥承辦人分機，若不知分機請撥9總機)</w:t>
+              <w:t>洪佩詩　(02)2321-8195 分機:25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="5C2E8C7B" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10183" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1911D53F" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>