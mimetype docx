--- v0 (2026-06-08)
+++ v1 (2026-09-08)
@@ -99,51 +99,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開課日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8775" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="20555882" w14:textId="3ADB154A" w:rsidR="00406494" w:rsidRPr="005038A1" w:rsidRDefault="005038A1" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005038A1">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t>【確定開課】 115年7月11日</w:t>
+              <w:t>【確定開課】 115年11月7日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F36B81" w:rsidRPr="00F36B81" w14:paraId="2BA14E55" w14:textId="77777777" w:rsidTr="00075070">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CB755C2" w14:textId="0B034B10" w:rsidR="00F36B81" w:rsidRPr="00F36B81" w:rsidRDefault="00EF1EFF" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385EE8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
@@ -1768,109 +1768,109 @@
           </w:tcPr>
           <w:p w14:paraId="35572603" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C07BF">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
               <w:t>7000</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A24698">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t> (於7/3前繳費享早鳥優惠6300元；報名截止日至：7/6下午15:00前)</w:t>
+              <w:t> (於10/28前繳費享早鳥優惠6300元；報名截止日至：10/29下午15:00前)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="61D93E28" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77E80F3D" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開課日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="1C9D83E2" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="001027C9" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0074188D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="0000CC"/>
               </w:rPr>
-              <w:t>【確定開課】 115年7月11日</w:t>
+              <w:t>【確定開課】 115年11月7日</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A24698">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>(報名截止日期：115年7月6日)</w:t>
+              <w:t>(報名截止日期：115年10月29日)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="7EF4E0E2" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66326231" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>上課時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1976,51 +1976,51 @@
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="251CFF7B" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B452A">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
               <w:t>◆報名後，請先將身分證正.反面「上傳報名系統/掃描/拍照回傳mail或Line至本中心」，以利確認個人資料無誤。官方LINE ID：＠161avxwf
 ◆本期為統一電腦測驗，若確定開班可報名參加電腦測驗，測驗地點：台中考場。
-◆因每班報名人數名額有限，本會將以報名相關文件繳交齊全及完成繳費者為優先排入，額滿時直接順延至下一期，毋須重新報名。
+◆因每班報名人數名額有限，本會將以報名相關文件繳交齊全及完成繳費者為優先排入，額滿無候補到時，則需來電告知要延至下一期，毋須重新報名。
 ◆課程期間請攜帶個人身分證明文件(需貼示照片)，以利課程期間查驗身份。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="5297A845" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10183" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6643D036" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>