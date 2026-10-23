--- v1 (2026-09-08)
+++ v2 (2026-10-23)
@@ -99,51 +99,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開課日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8775" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="20555882" w14:textId="3ADB154A" w:rsidR="00406494" w:rsidRPr="005038A1" w:rsidRDefault="005038A1" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005038A1">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t>【確定開課】 115年11月7日</w:t>
+              <w:t>【額滿候補】 115年11月7日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F36B81" w:rsidRPr="00F36B81" w14:paraId="2BA14E55" w14:textId="77777777" w:rsidTr="00075070">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CB755C2" w14:textId="0B034B10" w:rsidR="00F36B81" w:rsidRPr="00F36B81" w:rsidRDefault="00EF1EFF" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385EE8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
@@ -1812,51 +1812,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開課日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="1C9D83E2" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="001027C9" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0074188D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="0000CC"/>
               </w:rPr>
-              <w:t>【確定開課】 115年11月7日</w:t>
+              <w:t>【額滿候補】 115年11月7日</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A24698">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>(報名截止日期：115年10月29日)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="7EF4E0E2" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66326231" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>