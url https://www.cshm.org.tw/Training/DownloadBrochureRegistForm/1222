--- v0 (2026-05-26)
+++ v1 (2026-09-07)
@@ -1974,55 +1974,57 @@
               </w:rPr>
               <w:t>註</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="251CFF7B" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B452A">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
-              <w:t> 學科上課地址:
-[...1 lines deleted...]
- 自98年9月1日起受訓合格後改發期滿證明，需通過技術士檢定測驗合格，始具操作資格
+              <w:t>※在人數未滿的情況下，報名截止日為開課前一工作日上午10點，若報名額滿，將提前關閉報名系統。
+請注意：填寫報名系統時，請留下正確的個人資料，務必填寫詳實以利日後聯繫。開課前會寄出重要資訊至電子信箱及手機簡訊，若將電子信箱或手機廣告訊息設定為拒收，則可能影響自身上課權益，請各位學員多多留意。
+ 配合116年度第一梯次即測即評技術士技能檢定，約116年3月至4月測驗
+ 費用不包含技能檢定費。
  課程費用含贈送免費乙次考前練習，但日期須配合本中心規劃後續通知，若無法配合則自動放棄。
- 費用不包含技能檢定費。</w:t>
+ 學科上課地址:桃園市桃園區復興路110號14樓
+ 術科上課地址:桃園市桃園區成功路二段144號(桃園農工)　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="5297A845" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10183" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6643D036" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
@@ -2101,51 +2103,51 @@
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>所需文件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="48221BDB" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00114AD1">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t>1. 一吋相片*4張2. 身分證正、反面影本*3份3. 檢定費:1870元整(含報名費及簡章費，限於上課時繳交現金)</w:t>
+              <w:t>##課前回傳⮕身分證正反面影本1份；上課當天攜帶⮕1吋相片×4張、身分證正反面影本2份、檢定費:1870元整(含報名費及簡章費，限於上課時繳交現金)、身分證正本(以備查核)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="5F078C01" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A88CD2C" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>報名方式</w:t>
             </w:r>
           </w:p>
         </w:tc>