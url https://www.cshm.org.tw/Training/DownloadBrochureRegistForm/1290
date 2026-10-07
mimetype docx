--- v0 (2026-07-23)
+++ v1 (2026-10-07)
@@ -52,98 +52,98 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10185" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="1752CD81" w14:textId="37E9B28D" w:rsidR="00F36B81" w:rsidRPr="00F36B81" w:rsidRDefault="008803C2" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008803C2">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t> (台中)營造作業主管在職訓練(回訓)[日間] 報名表</w:t>
+              <w:t> (台中)營造作業主管在職訓練(回訓)[夜間] 報名表</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00406494" w:rsidRPr="00F36B81" w14:paraId="05313B29" w14:textId="77777777" w:rsidTr="00075070">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B31B951" w14:textId="15AA82E1" w:rsidR="00406494" w:rsidRPr="00F36B81" w:rsidRDefault="00406494" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開課日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8775" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="20555882" w14:textId="3ADB154A" w:rsidR="00406494" w:rsidRPr="005038A1" w:rsidRDefault="005038A1" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005038A1">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t>【確定開課】 115年9月1日</w:t>
+              <w:t>【確定開課】 116年1月6日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F36B81" w:rsidRPr="00F36B81" w14:paraId="2BA14E55" w14:textId="77777777" w:rsidTr="00075070">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CB755C2" w14:textId="0B034B10" w:rsidR="00F36B81" w:rsidRPr="00F36B81" w:rsidRDefault="00EF1EFF" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385EE8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
@@ -1713,51 +1713,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>段</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76476D02" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C07BF">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
-              <w:t>日間</w:t>
+              <w:t>夜間</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="6B5A07BF" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="527388E2" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>訓練費用</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1768,151 +1768,151 @@
           </w:tcPr>
           <w:p w14:paraId="35572603" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C07BF">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
               <w:t>1200</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A24698">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t> (於8/24前繳費享早鳥優惠1080元；報名截止日至：8/25下午15:00前)</w:t>
+              <w:t> (於12/29前繳費享早鳥優惠1080元；報名截止日至：12/30下午15:00前)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="61D93E28" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77E80F3D" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開課日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="1C9D83E2" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="001027C9" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0074188D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="0000CC"/>
               </w:rPr>
-              <w:t>【確定開課】 115年9月1日</w:t>
+              <w:t>【確定開課】 116年1月6日</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A24698">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>(報名截止日期：115年8月25日)</w:t>
+              <w:t>(報名截止日期：115年12月30日)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="7EF4E0E2" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66326231" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>上課時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="35EDCD97" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B452A">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
-              <w:t>1天　</w:t>
+              <w:t>連續2天　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="273F4B0E" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="136445CD" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>回訓說明</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
@@ -1975,51 +1975,51 @@
               <w:t>註</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="251CFF7B" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B452A">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
               <w:t>◆報名後，請先將初訓結業證書及身分證正.反面「上傳報名系統/掃描/拍照回傳mail或Line至本中心」，以利確認個人資料無誤。官方LINE ID:@161avxwf
-◆因每班人數有限，本會將以報名相關文件繳交齊全及完成繳費者為優先排入，額滿時直接順延至下一期，毋須重新報名。
+◆因每班報名人數名額有限，本會將以報名相關文件繳交齊全及完成繳費者為優先排入，額滿未候補到者，則需來電告知要延到下一期。
 ◆課程期間請攜帶個人身分證明文件(需貼示照片)，以利課程期間查驗身份。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="5297A845" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10183" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6643D036" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2099,51 +2099,51 @@
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>所需文件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="48221BDB" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00114AD1">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t>※請學員於開課當天攜帶下列證件：1. 原結業證書影本影本1份(擋土支撐；露天開挖；模板支撐；施工架組配；鋼構組配；屋頂作業，任一均可)2. 身分證正、反影本1份</w:t>
+              <w:t>※請學員於開課當天攜帶下列證件：1. 原結業證書(核對證號)2. 身分證正本(以備查核)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="5F078C01" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A88CD2C" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>報名方式</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2225,51 +2225,51 @@
               <w:t>聯絡方式</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="037201E6" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="003546B6" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003546B6">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
-              <w:t>王貴蘭　(04)2265-4040 分機:16</w:t>
+              <w:t>張智傑　(04)2265-4040 分機:17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="5C2E8C7B" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10183" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1911D53F" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>