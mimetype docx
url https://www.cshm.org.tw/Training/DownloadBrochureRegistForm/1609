--- v0 (2026-06-09)
+++ v1 (2026-09-14)
@@ -99,51 +99,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開課日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8775" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="20555882" w14:textId="3ADB154A" w:rsidR="00406494" w:rsidRPr="005038A1" w:rsidRDefault="005038A1" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005038A1">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t>【預定開課】 115年10月19日</w:t>
+              <w:t>【預定開課】 115年11月23日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F36B81" w:rsidRPr="00F36B81" w14:paraId="2BA14E55" w14:textId="77777777" w:rsidTr="00075070">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CB755C2" w14:textId="0B034B10" w:rsidR="00F36B81" w:rsidRPr="00F36B81" w:rsidRDefault="00EF1EFF" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385EE8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
@@ -1812,65 +1812,65 @@
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開課日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="1C9D83E2" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="001027C9" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0074188D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="0000CC"/>
               </w:rPr>
-              <w:t>【預定開課】 115年10月19日</w:t>
+              <w:t>【預定開課】 115年11月23日</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A24698">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>(報名截止日期：115年10月15日)</w:t>
+              <w:t>(報名截止日期：115年11月19日)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="7EF4E0E2" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66326231" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>上課時間</w:t>
             </w:r>
           </w:p>
         </w:tc>