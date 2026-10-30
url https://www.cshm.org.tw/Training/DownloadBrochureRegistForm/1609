--- v1 (2026-09-14)
+++ v2 (2026-10-30)
@@ -99,51 +99,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開課日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8775" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="20555882" w14:textId="3ADB154A" w:rsidR="00406494" w:rsidRPr="005038A1" w:rsidRDefault="005038A1" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005038A1">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t>【預定開課】 115年11月23日</w:t>
+              <w:t>【確定開課】 115年12月9日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F36B81" w:rsidRPr="00F36B81" w14:paraId="2BA14E55" w14:textId="77777777" w:rsidTr="00075070">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CB755C2" w14:textId="0B034B10" w:rsidR="00F36B81" w:rsidRPr="00F36B81" w:rsidRDefault="00EF1EFF" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385EE8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
@@ -1812,65 +1812,65 @@
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開課日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="1C9D83E2" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="001027C9" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0074188D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="0000CC"/>
               </w:rPr>
-              <w:t>【預定開課】 115年11月23日</w:t>
+              <w:t>【確定開課】 115年12月9日</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A24698">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>(報名截止日期：115年11月19日)</w:t>
+              <w:t>(報名截止日期：115年12月8日)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="7EF4E0E2" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66326231" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>上課時間</w:t>
             </w:r>
           </w:p>
         </w:tc>