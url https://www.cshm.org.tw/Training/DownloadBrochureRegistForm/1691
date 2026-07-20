--- v0 (2026-06-04)
+++ v1 (2026-07-20)
@@ -1975,50 +1975,52 @@
               <w:t>註</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="251CFF7B" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B452A">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
               <w:t>◆本期為統一電腦測驗，若確定開班可報名參加電腦測驗，其測驗日期預定115年9月22日起，將依報考人數進行安排。
+為期三天，每日有六梯次，每梯測驗時間為100分鐘，從8:20至21:00結束，
+請詳閱[115年度 電腦測驗考試期程](https://www.cshm.org.tw/Home/NewsDetails?Id=1221)  ，將依報考人數進行安排。
 ◆※因每班人數60為限，本會將以報名相關文件繳交齊全及完成繳費者為優先排入。
 　課程期間請攜帶個人身分證明文件(需貼示照片)，以利課程期間查驗身份。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="5297A845" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10183" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6643D036" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>