--- v0 (2026-05-28)
+++ v1 (2026-07-13)
@@ -1868,51 +1868,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>上課時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="35EDCD97" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B452A">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
-              <w:t>連續3天　</w:t>
+              <w:t>連續4天　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="273F4B0E" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="136445CD" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>回訓說明</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>