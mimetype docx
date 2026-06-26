--- v0 (2026-05-11)
+++ v1 (2026-06-26)
@@ -2054,51 +2054,51 @@
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>資格限制</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B21D61B" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B452A">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
-              <w:t>須具備營造業業務主管訓練結業證書</w:t>
+              <w:t>須具備營造業業務主管訓練結業證書(領有98年1月8日以前之管理員結業證書或業務主管，另須檢附1年以上營造工作經歷證明書，方得參加營造業務主管回訓課程)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="5F938CAE" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DAEDB5B" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>所需文件</w:t>
             </w:r>
           </w:p>
         </w:tc>