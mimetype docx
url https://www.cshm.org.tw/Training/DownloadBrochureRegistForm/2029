--- v0 (2026-07-25)
+++ v1 (2026-09-24)
@@ -1974,52 +1974,51 @@
               </w:rPr>
               <w:t>註</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="251CFF7B" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B452A">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
-              <w:t>※需先下列文件傳真至學會(02)2356-0097。
-※1.身分證正、反面影本1份
+              <w:t>※1.身分證正、反面影本1份
 ※2.具有下列管理人員資格者(擇一)
 (1)取得勞工(職業)安全衛生管理乙級技術士證、勞工(職業)安全管理甲級技術士證、勞工(職業)衛生管理甲級技術士證者。
 (2)具有勞工(職業)安全衛生管理員、勞工(職業)安全管理師、勞工(職業)衛生管理師資格，且具有地方主管機關資格認定公文者。
 (3)持有81年6月29日以前結訓之勞工安全衛生管理員、勞工安全管理師、勞工衛生管理師結業證書者。
 因每班人數60名為限，本會將以報名相關文件繳交齊全及完成繳費者為優先排入。　
 課程期間請攜帶個人身分證明文件(需貼示照片)，以利課程期間查驗身份。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="5297A845" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10183" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6643D036" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
@@ -2230,51 +2229,51 @@
               <w:t>聯絡方式</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="037201E6" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="003546B6" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003546B6">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
-              <w:t>北平教室(02)2321-8195\r\n忠孝教室 (02)2321-1518 (請直撥承辦人分機，若不知分機請撥9總機)</w:t>
+              <w:t>北平教室(02)2321-8195</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="5C2E8C7B" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10183" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1911D53F" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>