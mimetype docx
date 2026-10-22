--- v0 (2026-09-07)
+++ v1 (2026-10-22)
@@ -1,53 +1,2427 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-2.130小時課程：具管理員結業證書。<br></w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="5F938CAE" w14:textId="77777777" w:rsidTr="00011304"><w:tc><w:tcPr><w:tcW w:w="1831" w:type="dxa"/></w:tcPr><w:p w14:paraId="4DAEDB5B" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304"><w:pPr><w:spacing w:line="360" w:lineRule="exact"/><w:jc w:val="center"/><w:rPr><w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/></w:rPr></w:pPr><w:r w:rsidRPr="00F36B81"><w:rPr><w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/></w:rPr><w:t>所需文件</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="8352" w:type="dxa"/><w:gridSpan w:val="5"/></w:tcPr><w:p w14:paraId="48221BDB" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304"><w:pPr><w:spacing w:line="360" w:lineRule="exact"/><w:rPr><w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/></w:rPr></w:pPr><w:r w:rsidRPr="00114AD1"><w:rPr><w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/><w:color w:val="C00000"/></w:rPr><w:t>##課前回傳⮕身分證正反面影本1份、職業安全衛生管理員2年內之期滿證書影本；上課當天攜帶⮕1吋相片×2張、身分證正本(以備查核)</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="5F078C01" w14:textId="77777777" w:rsidTr="00011304"><w:tc><w:tcPr><w:tcW w:w="1831" w:type="dxa"/></w:tcPr><w:p w14:paraId="3A88CD2C" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304"><w:pPr><w:spacing w:line="360" w:lineRule="exact"/><w:jc w:val="center"/><w:rPr><w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/></w:rPr></w:pPr><w:r w:rsidRPr="00F36B81"><w:rPr><w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/></w:rPr><w:t>報名方式</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="8352" w:type="dxa"/><w:gridSpan w:val="5"/></w:tcPr><w:p w14:paraId="2D33E248" w14:textId="77777777" w:rsidR="009C1876" w:rsidRDefault="009C1876" w:rsidP="00011304"><w:pPr><w:spacing w:line="360" w:lineRule="exact"/><w:rPr><w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/></w:rPr></w:pPr><w:r w:rsidRPr="00195B9C"><w:rPr><w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/></w:rPr><w:t>1.傳真報名：填寫報名表格後傳真至</w:t></w:r><w:r w:rsidRPr="00406494"><w:rPr><w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/></w:rPr><w:t>(03)338-2049</w:t></w:r></w:p><w:p w14:paraId="3A7CC111" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304"><w:pPr><w:spacing w:line="360" w:lineRule="exact"/><w:rPr><w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/></w:rPr></w:pPr><w:r w:rsidRPr="00195B9C"><w:rPr><w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/></w:rPr><w:t>2.網路報名：至本會網站</w:t></w:r><w:proofErr w:type="gramStart"/><w:r w:rsidRPr="00195B9C"><w:rPr><w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/></w:rPr><w:t>直接線上報名</w:t></w:r><w:proofErr w:type="gramEnd"/><w:r w:rsidRPr="00195B9C"><w:rPr><w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/></w:rPr><w:t>(www.cshm.org.tw)</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="47BF8303" w14:textId="77777777" w:rsidTr="00011304"><w:tc><w:tcPr><w:tcW w:w="1831" w:type="dxa"/><w:tcBorders><w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/></w:tcBorders></w:tcPr><w:p w14:paraId="3F92F29B" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304"><w:pPr><w:spacing w:line="360" w:lineRule="exact"/><w:jc w:val="center"/><w:rPr><w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/></w:rPr></w:pPr><w:r w:rsidRPr="00F36B81"><w:rPr><w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/></w:rPr><w:t>聯絡方式</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="8352" w:type="dxa"/><w:gridSpan w:val="5"/><w:tcBorders><w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/></w:tcBorders></w:tcPr><w:p w14:paraId="037201E6" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="003546B6" w:rsidRDefault="009C1876" w:rsidP="00011304"><w:pPr><w:spacing w:line="360" w:lineRule="exact"/><w:rPr><w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/><w:color w:val="7030A0"/></w:rPr></w:pPr><w:r w:rsidRPr="003546B6"><w:rPr><w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/><w:color w:val="7030A0"/></w:rPr><w:t>(03)338-2048</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="5C2E8C7B" w14:textId="77777777" w:rsidTr="00011304"><w:tc><w:tcPr><w:tcW w:w="10183" w:type="dxa"/><w:gridSpan w:val="6"/><w:tcBorders><w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/><w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/></w:tcBorders><w:shd w:val="pct10" w:color="auto" w:fill="auto"/></w:tcPr><w:p w14:paraId="1911D53F" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304"><w:pPr><w:spacing w:line="360" w:lineRule="exact"/><w:jc w:val="center"/><w:rPr><w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/><w:b/><w:bCs/></w:rPr></w:pPr><w:r w:rsidRPr="00F36B81"><w:rPr><w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/><w:b/><w:bCs/></w:rPr><w:t>繳費方式</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="7C3F41AD" w14:textId="77777777" w:rsidTr="00011304"><w:tc><w:tcPr><w:tcW w:w="1831" w:type="dxa"/><w:tcBorders><w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/></w:tcBorders></w:tcPr><w:p w14:paraId="00D0262D" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304"><w:pPr><w:spacing w:line="360" w:lineRule="exact"/><w:rPr><w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/></w:rPr></w:pPr><w:r w:rsidRPr="00F36B81"><w:rPr><w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/></w:rPr><w:t>現金(支票)繳費</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="8352" w:type="dxa"/><w:gridSpan w:val="5"/><w:tcBorders><w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/></w:tcBorders></w:tcPr><w:p w14:paraId="4C553782" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304"><w:pPr><w:spacing w:line="360" w:lineRule="exact"/><w:rPr><w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/></w:rPr></w:pPr><w:r w:rsidRPr="0089050E"><w:rPr><w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/></w:rPr><w:t>可親洽本區各區</w:t></w:r><w:r><w:rPr><w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/></w:rPr><w:t>職訓中心</w:t></w:r><w:r w:rsidRPr="0089050E"><w:rPr><w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/></w:rPr><w:t>辦理繳費(現金/即期支票均可)，或</w:t></w:r><w:r><w:rPr><w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/></w:rPr><w:t>來電洽詢。</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="72D61624" w14:textId="77777777" w:rsidTr="00011304"><w:tc><w:tcPr><w:tcW w:w="1831" w:type="dxa"/></w:tcPr><w:p w14:paraId="21C79225" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304"><w:pPr><w:spacing w:line="360" w:lineRule="exact"/><w:rPr><w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/></w:rPr></w:pPr><w:r w:rsidRPr="00F36B81"><w:rPr><w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/></w:rPr><w:t>匯款繳費</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="8352" w:type="dxa"/><w:gridSpan w:val="5"/></w:tcPr><w:p w14:paraId="003E5882" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304"><w:pPr><w:spacing w:line="360" w:lineRule="exact"/><w:rPr><w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/></w:rPr></w:pPr><w:r w:rsidRPr="00406494"><w:rPr><w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/></w:rPr><w:t>中國信託銀行 (代碼：822)　城中分行 (分行代號：0107) 帳號：1075-4068-9321　戶名：中國勞工安全衛生管理學會附設桃園職業訓練中心</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p w14:paraId="1A1C55A6" w14:textId="77777777" w:rsidR="009C1876" w:rsidRDefault="009C1876" w:rsidP="009C1876"/><w:p w14:paraId="37986DB9" w14:textId="77777777" w:rsidR="009C1876" w:rsidRDefault="009C1876"/><w:sectPr w:rsidR="009C1876" w:rsidSect="00F36B81"><w:pgSz w:w="11906" w:h="16838"/><w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="851" w:footer="992" w:gutter="0"/><w:cols w:space="425"/><w:docGrid w:type="lines" w:linePitch="360"/></w:sectPr></w:body></w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:body>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="119" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1410"/>
+        <w:gridCol w:w="2134"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1869"/>
+        <w:gridCol w:w="1250"/>
+        <w:gridCol w:w="2246"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F36B81" w:rsidRPr="00F36B81" w14:paraId="5EA280BD" w14:textId="77777777" w:rsidTr="00075070">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10185" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="1752CD81" w14:textId="37E9B28D" w:rsidR="00F36B81" w:rsidRPr="00F36B81" w:rsidRDefault="008803C2" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008803C2">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t> (桃園)職業安全管理師[假日] 報名表</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00406494" w:rsidRPr="00F36B81" w14:paraId="05313B29" w14:textId="77777777" w:rsidTr="00075070">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B31B951" w14:textId="15AA82E1" w:rsidR="00406494" w:rsidRPr="00F36B81" w:rsidRDefault="00406494" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>開課日期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8775" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="20555882" w14:textId="3ADB154A" w:rsidR="00406494" w:rsidRPr="005038A1" w:rsidRDefault="005038A1" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005038A1">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>【請先報名】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F36B81" w:rsidRPr="00F36B81" w14:paraId="2BA14E55" w14:textId="77777777" w:rsidTr="00075070">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB755C2" w14:textId="0B034B10" w:rsidR="00F36B81" w:rsidRPr="00F36B81" w:rsidRDefault="00EF1EFF" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385EE8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>＊</w:t>
+            </w:r>
+            <w:r w:rsidR="00F36B81" w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>姓</w:t>
+            </w:r>
+            <w:r w:rsidR="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00F36B81" w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3061C05B" w14:textId="77777777" w:rsidR="00F36B81" w:rsidRPr="00F36B81" w:rsidRDefault="00F36B81" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="311D2479" w14:textId="18636A93" w:rsidR="00F36B81" w:rsidRPr="00F36B81" w:rsidRDefault="00EF1EFF" w:rsidP="00075070">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:ind w:leftChars="-45" w:left="-108" w:rightChars="-55" w:right="-132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385EE8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>＊</w:t>
+            </w:r>
+            <w:r w:rsidR="00F36B81" w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>身分證號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1869" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="460CFF63" w14:textId="77777777" w:rsidR="00F36B81" w:rsidRPr="00F36B81" w:rsidRDefault="00F36B81" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BAE531A" w14:textId="151D853B" w:rsidR="00F36B81" w:rsidRPr="00F36B81" w:rsidRDefault="00EF1EFF" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385EE8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>＊</w:t>
+            </w:r>
+            <w:r w:rsidR="00F36B81" w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>生</w:t>
+            </w:r>
+            <w:r w:rsidR="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00F36B81" w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2246" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B6F9FD" w14:textId="4988FEEC" w:rsidR="00F36B81" w:rsidRPr="00F36B81" w:rsidRDefault="00F36B81" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00073B29">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>年　 月 　日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00073B29" w:rsidRPr="00F36B81" w14:paraId="404F9F16" w14:textId="77777777" w:rsidTr="00075070">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6646CA2D" w14:textId="3C75339F" w:rsidR="00073B29" w:rsidRPr="00F36B81" w:rsidRDefault="00EF1EFF" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385EE8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>＊</w:t>
+            </w:r>
+            <w:r w:rsidR="00073B29" w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>學校名稱</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="20C391C0" w14:textId="77777777" w:rsidR="00073B29" w:rsidRPr="00F36B81" w:rsidRDefault="00073B29" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1869" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09BB2DB9" w14:textId="03E69919" w:rsidR="00073B29" w:rsidRPr="00F36B81" w:rsidRDefault="00073B29" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>科</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>系</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3496" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC5BF7A" w14:textId="77777777" w:rsidR="00073B29" w:rsidRPr="00F36B81" w:rsidRDefault="00073B29" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00073B29" w:rsidRPr="00F36B81" w14:paraId="433D782A" w14:textId="77777777" w:rsidTr="00075070">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4996DAD2" w14:textId="774A284F" w:rsidR="00073B29" w:rsidRPr="00F36B81" w:rsidRDefault="00EF1EFF" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385EE8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>＊</w:t>
+            </w:r>
+            <w:r w:rsidR="00073B29" w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>戶籍地址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8775" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="44210EB1" w14:textId="3E74ECBB" w:rsidR="00073B29" w:rsidRPr="00A03D44" w:rsidRDefault="00073B29" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E96381">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="56"/>
+                <w:szCs w:val="56"/>
+              </w:rPr>
+              <w:t>□□□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00073B29" w:rsidRPr="00F36B81" w14:paraId="1963877D" w14:textId="77777777" w:rsidTr="00075070">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2837B143" w14:textId="72F95ED3" w:rsidR="00073B29" w:rsidRPr="00F36B81" w:rsidRDefault="00EF1EFF" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385EE8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>＊</w:t>
+            </w:r>
+            <w:r w:rsidR="00073B29" w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>聯絡地址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8775" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="26FB7FD3" w14:textId="58A4661C" w:rsidR="00073B29" w:rsidRPr="00F36B81" w:rsidRDefault="00E96381" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E96381">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="56"/>
+                <w:szCs w:val="56"/>
+              </w:rPr>
+              <w:t>□□□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F36B81" w:rsidRPr="00F36B81" w14:paraId="4FBE8D47" w14:textId="77777777" w:rsidTr="00075070">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5184FA" w14:textId="19C8F12C" w:rsidR="00F36B81" w:rsidRPr="00F36B81" w:rsidRDefault="00EF1EFF" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385EE8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>＊</w:t>
+            </w:r>
+            <w:r w:rsidR="00350C87" w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>聯</w:t>
+            </w:r>
+            <w:r w:rsidR="00F36B81" w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>絡電話</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="446737FF" w14:textId="77777777" w:rsidR="00F36B81" w:rsidRPr="00F36B81" w:rsidRDefault="00F36B81" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46DC0EEC" w14:textId="63B7B5DE" w:rsidR="00F36B81" w:rsidRPr="00F36B81" w:rsidRDefault="00EF1EFF" w:rsidP="00075070">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:ind w:leftChars="-45" w:left="-108" w:rightChars="-45" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385EE8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>＊</w:t>
+            </w:r>
+            <w:r w:rsidR="00F36B81" w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>手</w:t>
+            </w:r>
+            <w:r w:rsidR="00073B29">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00F36B81" w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>機</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1869" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0335530C" w14:textId="77777777" w:rsidR="00F36B81" w:rsidRPr="00F36B81" w:rsidRDefault="00F36B81" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FBFA8A2" w14:textId="7EA37D8C" w:rsidR="00F36B81" w:rsidRPr="00F36B81" w:rsidRDefault="00F36B81" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>傳</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>真</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2246" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B52E4F" w14:textId="77777777" w:rsidR="00F36B81" w:rsidRPr="00F36B81" w:rsidRDefault="00F36B81" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00073B29" w:rsidRPr="00F36B81" w14:paraId="1F27B640" w14:textId="77777777" w:rsidTr="00075070">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C3EAAF1" w14:textId="00D072B8" w:rsidR="00073B29" w:rsidRPr="00F36B81" w:rsidRDefault="00073B29" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>公司Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8775" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="659BA577" w14:textId="77777777" w:rsidR="00073B29" w:rsidRPr="00F36B81" w:rsidRDefault="00073B29" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00073B29" w:rsidRPr="00F36B81" w14:paraId="20B63DD4" w14:textId="77777777" w:rsidTr="00075070">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73E057A0" w14:textId="5C4FEDEE" w:rsidR="00073B29" w:rsidRPr="00F36B81" w:rsidRDefault="00EF1EFF" w:rsidP="00EF1EFF">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:ind w:leftChars="-45" w:left="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385EE8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>＊</w:t>
+            </w:r>
+            <w:r w:rsidR="00073B29" w:rsidRPr="00EF1EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>私人Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8775" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="106C2AE5" w14:textId="77777777" w:rsidR="00073B29" w:rsidRPr="00F36B81" w:rsidRDefault="00073B29" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00350C87" w:rsidRPr="00F36B81" w14:paraId="67F90981" w14:textId="77777777" w:rsidTr="00075070">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A6EAF0F" w14:textId="594851B0" w:rsidR="00350C87" w:rsidRPr="00F36B81" w:rsidRDefault="00350C87" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>公司名稱</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E941082" w14:textId="77777777" w:rsidR="00350C87" w:rsidRPr="00F36B81" w:rsidRDefault="00350C87" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="214A267E" w14:textId="21ABF217" w:rsidR="00350C87" w:rsidRPr="00F36B81" w:rsidRDefault="00350C87" w:rsidP="00075070">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:ind w:rightChars="-45" w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>統　　編</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1869" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="504F87C3" w14:textId="1CDC6825" w:rsidR="00350C87" w:rsidRPr="00F36B81" w:rsidRDefault="00350C87" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16181E5B" w14:textId="64C5BD5A" w:rsidR="00350C87" w:rsidRPr="00F36B81" w:rsidRDefault="00350C87" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>行</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>業</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>別</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2246" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36514CB8" w14:textId="77777777" w:rsidR="00350C87" w:rsidRPr="00F36B81" w:rsidRDefault="00350C87" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00073B29" w:rsidRPr="00F36B81" w14:paraId="44CB0D29" w14:textId="77777777" w:rsidTr="00075070">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57EE91D3" w14:textId="042CE92C" w:rsidR="00073B29" w:rsidRPr="00F36B81" w:rsidRDefault="00073B29" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>公司地址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5279" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="536C0FB4" w14:textId="77777777" w:rsidR="00073B29" w:rsidRPr="00F36B81" w:rsidRDefault="00073B29" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A342EE" w14:textId="1D548F84" w:rsidR="00073B29" w:rsidRPr="00F36B81" w:rsidRDefault="00073B29" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>公司電話</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2246" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="594B9CCB" w14:textId="77777777" w:rsidR="00073B29" w:rsidRPr="00F36B81" w:rsidRDefault="00073B29" w:rsidP="00073B29">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00075070" w:rsidRPr="00F36B81" w14:paraId="64071326" w14:textId="77777777" w:rsidTr="00075070">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69CA5905" w14:textId="7E1AB18E" w:rsidR="00075070" w:rsidRPr="00F36B81" w:rsidRDefault="00075070" w:rsidP="00075070">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:ind w:leftChars="-47" w:left="-113" w:rightChars="-50" w:right="-120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>公司承辦人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="112DD5D1" w14:textId="77777777" w:rsidR="00075070" w:rsidRPr="00F36B81" w:rsidRDefault="00075070" w:rsidP="00075070">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26706CD9" w14:textId="6ECCCAA1" w:rsidR="00075070" w:rsidRPr="00075070" w:rsidRDefault="00075070" w:rsidP="00075070">
+            <w:pPr>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075070">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>公司承辦人電話</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1869" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="476F2AAF" w14:textId="77777777" w:rsidR="00075070" w:rsidRPr="00F36B81" w:rsidRDefault="00075070" w:rsidP="00075070">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC5611B" w14:textId="2CD64207" w:rsidR="00075070" w:rsidRPr="00F36B81" w:rsidRDefault="00075070" w:rsidP="00075070">
+            <w:pPr>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075070">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>公司承辦人</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>手機</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2246" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51F2A093" w14:textId="56243E19" w:rsidR="00075070" w:rsidRPr="00F36B81" w:rsidRDefault="00075070" w:rsidP="00075070">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00075070" w:rsidRPr="00F36B81" w14:paraId="72A4A592" w14:textId="77777777" w:rsidTr="00075070">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5E1A0B" w14:textId="71C176B0" w:rsidR="00075070" w:rsidRPr="00F36B81" w:rsidRDefault="00075070" w:rsidP="00075070">
+            <w:pPr>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>公司承辦人Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8775" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EC76618" w14:textId="77777777" w:rsidR="00075070" w:rsidRPr="00F36B81" w:rsidRDefault="00075070" w:rsidP="00075070">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF1EFF" w:rsidRPr="00F36B81" w14:paraId="4632E0F4" w14:textId="77777777" w:rsidTr="005F4530">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7944E60A" w14:textId="5C2FB8AC" w:rsidR="00EF1EFF" w:rsidRDefault="00EF1EFF" w:rsidP="00EF1EFF">
+            <w:pPr>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00712A05">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>★★★</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8775" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCC72BE" w14:textId="77777777" w:rsidR="00EF1EFF" w:rsidRPr="00B21433" w:rsidRDefault="00EF1EFF" w:rsidP="00CD7C03">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21433">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>標</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B21433">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>註＊為必填項目</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B21433">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，須填寫完成方為完成報名</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="633A148A" w14:textId="0EBD4A68" w:rsidR="00EF1EFF" w:rsidRPr="00B21433" w:rsidRDefault="00EF1EFF" w:rsidP="00CD7C03">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21433">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>請</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B21433">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>詳閱個人資料同意書，並充分瞭解及同意其內容</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B21433">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B21433">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">如確認無誤請在此 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B21433">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B21433">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>打V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF1EFF" w:rsidRPr="00F36B81" w14:paraId="01A3C304" w14:textId="77777777" w:rsidTr="005F4530">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10185" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37959C8E" w14:textId="637F1217" w:rsidR="00EF1EFF" w:rsidRPr="009B3526" w:rsidRDefault="005F4530" w:rsidP="00EF1EFF">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B3526">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>個人資料使用同意書</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF1EFF" w:rsidRPr="00F36B81" w14:paraId="57759FD6" w14:textId="77777777" w:rsidTr="005F4530">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10185" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D1FCB85" w14:textId="270F5B83" w:rsidR="009B3526" w:rsidRPr="009C1876" w:rsidRDefault="00EF1EFF" w:rsidP="009C1876">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:beforeLines="50" w:before="180" w:line="320" w:lineRule="exact"/>
+              <w:ind w:leftChars="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1876">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>中國勞工安全衛生管理學會附設</w:t>
+            </w:r>
+            <w:r w:rsidR="0052626D" w:rsidRPr="0052626D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>桃園</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C1876">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>職訓中心（下稱本中心）為提供課程報名相關服務，並確保報名台端之利益，將遵循個人資料保護法及相關法令之規定，蒐集、處理及利用報名學員所提供之個人資料，包括台端電子郵件帳號姓名、性別、出生年月日、身分證字號、特徵、服務機構、職稱、戶籍地址、通訊住址 、行動電話、學校紀錄、受訓紀錄 、職業、產業特性及資格技術等。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F8BF6B6" w14:textId="77777777" w:rsidR="009B3526" w:rsidRPr="009C1876" w:rsidRDefault="00EF1EFF" w:rsidP="009C1876">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:beforeLines="50" w:before="180" w:line="320" w:lineRule="exact"/>
+              <w:ind w:leftChars="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1876">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>依據個資法第三條規定，台端就本中心保有台端之個人資料得行使下列權利：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C1876">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">　(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009C1876">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009C1876">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)查詢或請求閱覽。 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C1876">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">　(二)請求製給複製本。 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C1876">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">　(三)請求補充或更正。 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C1876">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">　(四)請求停止蒐集、處理或利用。</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C1876">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">　(五)請求刪除。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79D0E76D" w14:textId="77777777" w:rsidR="009B3526" w:rsidRPr="009C1876" w:rsidRDefault="00EF1EFF" w:rsidP="009C1876">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:beforeLines="50" w:before="180" w:line="320" w:lineRule="exact"/>
+              <w:ind w:leftChars="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1876">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>在台端就其個人資料依個人資料保護法第三條之規定，請求停止蒐集、處理或利用或請求刪除前，惟依法本中心因執行業務所必須者，得不依台端請求為之。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38C0CC97" w14:textId="3F63AF7C" w:rsidR="00EF1EFF" w:rsidRPr="005D3913" w:rsidRDefault="00EF1EFF" w:rsidP="009C1876">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="320" w:lineRule="exact"/>
+              <w:ind w:leftChars="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1876">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>台端得自由選擇是否提供個人資料或行使個人資料保護法第三條所定之權利，但報名學員提供資料不足或有其他冒用、盜用、不實之情形，台端將無法進行必要之審核及處理作業，致無法提供台端相關服務。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4E110262" w14:textId="77777777" w:rsidR="00F36B81" w:rsidRDefault="00F36B81"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="119" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1831"/>
+        <w:gridCol w:w="1979"/>
+        <w:gridCol w:w="1130"/>
+        <w:gridCol w:w="2260"/>
+        <w:gridCol w:w="1130"/>
+        <w:gridCol w:w="1853"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="7FCD6526" w14:textId="77777777" w:rsidTr="00011304">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10183" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DB6259A" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF64CB">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>職業安全管理師</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="0F66867A" w14:textId="77777777" w:rsidTr="00011304">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10183" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="05AE6BB4" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>課程訊息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="2D2DD5E5" w14:textId="77777777" w:rsidTr="00011304">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1831" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B419EA1" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>地</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>區</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F6F7C0D" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C07BF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+              <w:t>桃園</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02F6D86A" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>時</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>數</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52D91E3E" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C07BF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E6A1228" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>時</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1853" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76476D02" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C07BF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+              <w:t>假日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="6B5A07BF" w14:textId="77777777" w:rsidTr="00011304">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1831" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="527388E2" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>訓練費用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8352" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="35572603" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C07BF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A24698">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t> (三人以上享團報優惠9折)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="61D93E28" w14:textId="77777777" w:rsidTr="00011304">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1831" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77E80F3D" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>開課日期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8352" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9D83E2" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="001027C9" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0074188D">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:color w:val="0000CC"/>
+              </w:rPr>
+              <w:t>【請先報名】</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A24698">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="7EF4E0E2" w14:textId="77777777" w:rsidTr="00011304">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1831" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66326231" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>上課時間</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8352" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="35EDCD97" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B452A">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+              <w:t>每週日　</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="273F4B0E" w14:textId="77777777" w:rsidTr="00011304">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1831" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="136445CD" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>回訓說明</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8352" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D67B27" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B452A">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+              <w:t>依職業安全衛生教育訓練規則第十九條規定，勞工應每兩年接受12小時之在職教育訓練</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="6481E53A" w14:textId="77777777" w:rsidTr="00011304">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1831" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="422F214B" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>備</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>註</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8352" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="251CFF7B" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B452A">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+              <w:t>※在人數未滿的情況下，報名截止日為開課前一工作日上午10點，若報名額滿，將提前關閉報名系統。
+請注意：填寫報名系統時，請留下正確的個人資料，務必填寫詳實以利日後聯繫。開課前會寄出重要資訊至電子信箱及手機簡訊，若將電子信箱或手機廣告訊息設定為拒收，則可能影響自身上課權益，請各位學員多多留意。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="5297A845" w14:textId="77777777" w:rsidTr="00011304">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10183" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6643D036" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>報名方式</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="2C1F73EB" w14:textId="77777777" w:rsidTr="00011304">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1831" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F1F3430" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>資格限制</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8352" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B21D61B" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B452A">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1.43小時課程：管理員訓練時數115小時，且結訓日起算未超過二年並領有期滿證明者。2.130小時課程：具管理員結業證書。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="5F938CAE" w14:textId="77777777" w:rsidTr="00011304">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1831" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DAEDB5B" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>所需文件</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8352" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="48221BDB" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00114AD1">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>##課前回傳⮕身分證正反面影本1份、職業安全衛生管理員2年內之期滿證書影本；上課當天攜帶⮕1吋相片×2張、身分證正本(以備查核)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="5F078C01" w14:textId="77777777" w:rsidTr="00011304">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1831" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A88CD2C" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>報名方式</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8352" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D33E248" w14:textId="77777777" w:rsidR="009C1876" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00195B9C">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1.傳真報名：填寫報名表格後傳真至</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00406494">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+              <w:t>(03)338-2049</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A7CC111" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00195B9C">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2.網路報名：至本會網站</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00195B9C">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>直接線上報名</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00195B9C">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>(www.cshm.org.tw)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="47BF8303" w14:textId="77777777" w:rsidTr="00011304">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1831" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F92F29B" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>聯絡方式</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8352" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="037201E6" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="003546B6" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003546B6">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t>(03)338-2048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="5C2E8C7B" w14:textId="77777777" w:rsidTr="00011304">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10183" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1911D53F" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>繳費方式</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="7C3F41AD" w14:textId="77777777" w:rsidTr="00011304">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1831" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00D0262D" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>現金(支票)繳費</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8352" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C553782" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089050E">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>可親洽本區各區</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>職訓中心</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0089050E">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>辦理繳費(現金/即期支票均可)，或</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>來電洽詢。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="72D61624" w14:textId="77777777" w:rsidTr="00011304">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1831" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C79225" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F36B81">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>匯款繳費</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8352" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="003E5882" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00406494">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+              <w:t>中國信託銀行 (代碼：822)　城中分行 (分行代號：0107) 帳號：1075-4068-9321　戶名：中國勞工安全衛生管理學會附設桃園職業訓練中心</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1A1C55A6" w14:textId="77777777" w:rsidR="009C1876" w:rsidRDefault="009C1876" w:rsidP="009C1876"/>
+    <w:p w14:paraId="37986DB9" w14:textId="77777777" w:rsidR="009C1876" w:rsidRDefault="009C1876"/>
+    <w:sectPr w:rsidR="009C1876" w:rsidSect="00F36B81">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:cols w:space="425"/>
+      <w:docGrid w:type="lines" w:linePitch="360"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="485BBA8B" w14:textId="77777777" w:rsidR="00B46488" w:rsidRDefault="00B46488" w:rsidP="00A24698">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="45896904" w14:textId="77777777" w:rsidR="00B46488" w:rsidRDefault="00B46488" w:rsidP="00A24698">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>