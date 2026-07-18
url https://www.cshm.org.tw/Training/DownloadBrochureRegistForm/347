--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -99,51 +99,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開課日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8775" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="20555882" w14:textId="3ADB154A" w:rsidR="00406494" w:rsidRPr="005038A1" w:rsidRDefault="005038A1" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005038A1">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t>【預定開課】 115年6月24日</w:t>
+              <w:t>【確定開課】 115年8月10日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F36B81" w:rsidRPr="00F36B81" w14:paraId="2BA14E55" w14:textId="77777777" w:rsidTr="00075070">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CB755C2" w14:textId="0B034B10" w:rsidR="00F36B81" w:rsidRPr="00F36B81" w:rsidRDefault="00EF1EFF" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385EE8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
@@ -1812,65 +1812,65 @@
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開課日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="1C9D83E2" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="001027C9" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0074188D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="0000CC"/>
               </w:rPr>
-              <w:t>【預定開課】 115年6月24日</w:t>
+              <w:t>【確定開課】 115年8月10日</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A24698">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>(報名截止日期：115年6月23日)</w:t>
+              <w:t>(報名截止日期：115年8月7日)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="7EF4E0E2" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66326231" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>上課時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1975,51 +1975,51 @@
               <w:t>註</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="251CFF7B" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B452A">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
               <w:t>1. 課程地點：中壢區中正路257號6樓。
-2. 上課時間：每週一、三、五，最後二週為一到五，夜間18:00~22:00或18:30~21:30，上課日期：6/24、6/26、6/29、7/1、7/3、7/6、7/8、7/10、7/13、7/15、7/17、7/20、7/22、7/24、7/27、7/29、7/31、8/3、8/5、8/7、8/10、8/12、8/14、8/17、8/18、8/19、8/20、8/21、8/24、5/25、8/26、8/27、8/28、8/31，詳細課表請來電洽詢。
+2. 上課時間：每週一、三、五，夜間18:00~22:00或18:30~21:30，上課日期：8/10、8/12、8/14、8/17、8/19、8/21、8/24、8/26、8/28、8/31、9/2、9/4、9/7、9/9、9/11、9/14、9/16、9/18、9/21、9/23、9/30、10/2、10/5、10/7、10/12、10/14、10/16、10/19、10/21、10/23、10/28、10/30、11/2、11/4，詳細課表請來電洽詢。
 3. 匯款帳號：(004)臺灣銀行(建國分行)172-001-045-717，戶名：中國勞工安全衛生管理學會附設中壢職業訓練中心彭春花。
 4. 因每班人數15名為上課基準，本會將以報名相關文件繳交齊全及完成繳費者為優先排入，如人數不足將保留開課資格，造成不便，敬請諒解。
 5.  學員缺課時數超過規定時數，且未達退訓時數者，可依規定辦理補課；費用:收費200/每小時。(缺課時數達全課程時數五分之一者即退訓)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="5297A845" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10183" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6643D036" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>