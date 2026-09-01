--- v1 (2026-07-18)
+++ v2 (2026-09-01)
@@ -99,51 +99,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開課日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8775" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="20555882" w14:textId="3ADB154A" w:rsidR="00406494" w:rsidRPr="005038A1" w:rsidRDefault="005038A1" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005038A1">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t>【確定開課】 115年8月10日</w:t>
+              <w:t>【確定開課】 115年11月5日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F36B81" w:rsidRPr="00F36B81" w14:paraId="2BA14E55" w14:textId="77777777" w:rsidTr="00075070">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CB755C2" w14:textId="0B034B10" w:rsidR="00F36B81" w:rsidRPr="00F36B81" w:rsidRDefault="00EF1EFF" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385EE8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
@@ -1812,107 +1812,107 @@
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開課日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="1C9D83E2" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="001027C9" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0074188D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="0000CC"/>
               </w:rPr>
-              <w:t>【確定開課】 115年8月10日</w:t>
+              <w:t>【確定開課】 115年11月5日</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A24698">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>(報名截止日期：115年8月7日)</w:t>
+              <w:t>(報名截止日期：115年11月4日)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="7EF4E0E2" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66326231" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>上課時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="35EDCD97" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B452A">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
-              <w:t>每週一、三、五　</w:t>
+              <w:t>每週一到五　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="273F4B0E" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="136445CD" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>回訓說明</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
@@ -1975,51 +1975,51 @@
               <w:t>註</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="251CFF7B" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B452A">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
               <w:t>1. 課程地點：中壢區中正路257號6樓。
-2. 上課時間：每週一、三、五，夜間18:00~22:00或18:30~21:30，上課日期：8/10、8/12、8/14、8/17、8/19、8/21、8/24、8/26、8/28、8/31、9/2、9/4、9/7、9/9、9/11、9/14、9/16、9/18、9/21、9/23、9/30、10/2、10/5、10/7、10/12、10/14、10/16、10/19、10/21、10/23、10/28、10/30、11/2、11/4，詳細課表請來電洽詢。
+2. 上課時間：每週一至五，夜間18:00~22:00或18:30~21:30，上課日期：11/5、11/6、11/9、11/10、11/11、11/12、11/13、11/16、11/17、11/18、11/19、11/20、11/23、11/24、11/25、11/26、11/30、12/1、12/2、12/3、12/4、12/7、12/8、12/9、12/10、12/11、12/14、12/15、12/16、12/17、12/18、12/21、12/22、12/23，詳細課表請來電洽詢。
 3. 匯款帳號：(004)臺灣銀行(建國分行)172-001-045-717，戶名：中國勞工安全衛生管理學會附設中壢職業訓練中心彭春花。
 4. 因每班人數15名為上課基準，本會將以報名相關文件繳交齊全及完成繳費者為優先排入，如人數不足將保留開課資格，造成不便，敬請諒解。
 5.  學員缺課時數超過規定時數，且未達退訓時數者，可依規定辦理補課；費用:收費200/每小時。(缺課時數達全課程時數五分之一者即退訓)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="5297A845" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10183" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6643D036" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>