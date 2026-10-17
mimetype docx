--- v2 (2026-09-01)
+++ v3 (2026-10-17)
@@ -99,51 +99,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開課日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8775" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="20555882" w14:textId="3ADB154A" w:rsidR="00406494" w:rsidRPr="005038A1" w:rsidRDefault="005038A1" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005038A1">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t>【確定開課】 115年11月5日</w:t>
+              <w:t>【預定開課】 115年11月11日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F36B81" w:rsidRPr="00F36B81" w14:paraId="2BA14E55" w14:textId="77777777" w:rsidTr="00075070">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CB755C2" w14:textId="0B034B10" w:rsidR="00F36B81" w:rsidRPr="00F36B81" w:rsidRDefault="00EF1EFF" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385EE8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
@@ -1812,65 +1812,65 @@
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開課日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="1C9D83E2" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="001027C9" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0074188D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="0000CC"/>
               </w:rPr>
-              <w:t>【確定開課】 115年11月5日</w:t>
+              <w:t>【預定開課】 115年11月11日</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A24698">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>(報名截止日期：115年11月4日)</w:t>
+              <w:t>(報名截止日期：115年11月10日)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="7EF4E0E2" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66326231" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>上課時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1975,51 +1975,51 @@
               <w:t>註</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="251CFF7B" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B452A">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
               <w:t>1. 課程地點：中壢區中正路257號6樓。
-2. 上課時間：每週一至五，夜間18:00~22:00或18:30~21:30，上課日期：11/5、11/6、11/9、11/10、11/11、11/12、11/13、11/16、11/17、11/18、11/19、11/20、11/23、11/24、11/25、11/26、11/30、12/1、12/2、12/3、12/4、12/7、12/8、12/9、12/10、12/11、12/14、12/15、12/16、12/17、12/18、12/21、12/22、12/23，詳細課表請來電洽詢。
+2. 上課時間：每週一至五，夜間18:00~22:00或18:30~21:30，上課日期：11/11、11/12、11/13、11/16、11/17、11/18、11/19、11/20、11/23、11/24、11/25、11/26、11/30、12/1、12/2、12/3、12/4、12/7、12/8、12/9、12/10、12/11、12/14、12/15、12/16、12/17、12/18、12/21、12/22、12/23、12/24、12/28、12/29、12/30，詳細課表請來電洽詢。
 3. 匯款帳號：(004)臺灣銀行(建國分行)172-001-045-717，戶名：中國勞工安全衛生管理學會附設中壢職業訓練中心彭春花。
 4. 因每班人數15名為上課基準，本會將以報名相關文件繳交齊全及完成繳費者為優先排入，如人數不足將保留開課資格，造成不便，敬請諒解。
 5.  學員缺課時數超過規定時數，且未達退訓時數者，可依規定辦理補課；費用:收費200/每小時。(缺課時數達全課程時數五分之一者即退訓)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="5297A845" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10183" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6643D036" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>