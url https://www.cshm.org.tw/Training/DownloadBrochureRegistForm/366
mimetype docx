--- v0 (2026-06-01)
+++ v1 (2026-07-16)
@@ -99,51 +99,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開課日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8775" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="20555882" w14:textId="3ADB154A" w:rsidR="00406494" w:rsidRPr="005038A1" w:rsidRDefault="005038A1" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005038A1">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t>【確定開課】 115年7月11日</w:t>
+              <w:t>【確定開課】 115年9月6日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F36B81" w:rsidRPr="00F36B81" w14:paraId="2BA14E55" w14:textId="77777777" w:rsidTr="00075070">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CB755C2" w14:textId="0B034B10" w:rsidR="00F36B81" w:rsidRPr="00F36B81" w:rsidRDefault="00EF1EFF" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385EE8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
@@ -1812,65 +1812,65 @@
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開課日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="1C9D83E2" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="001027C9" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0074188D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="0000CC"/>
               </w:rPr>
-              <w:t>【確定開課】 115年7月11日</w:t>
+              <w:t>【確定開課】 115年9月6日</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A24698">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>(報名截止日期：115年7月10日)</w:t>
+              <w:t>(報名截止日期：115年9月5日)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="7EF4E0E2" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66326231" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>上課時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1975,51 +1975,51 @@
               <w:t>註</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="251CFF7B" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B452A">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
               <w:t>1. 上課地點：中壢區中正路257號6樓。
-2. 上課時間：09:00~16:00、09:00~17:00或09:00~18:00，每週六及日，上課日期：7/11、7/12、7/19、7/25、7/26、8/1、8/2、8/8、8/9、8/15、8/16、8/22、8/23、8/29、8/30，詳細課表請來電洽詢。
+2. 上課時間：09:00~16:00、09:00~17:00或09:00~18:00，每週六或日，上課日期：9/6、9/13、9/20、10/4、10/18、11/1、11/8、11/15、11/22、12/5、12/6、12/12、12/13、12/19、12/20，詳細課表請來電洽詢。
 3. 匯款帳號：(004)臺灣銀行(建國分行)172-001-045-717，戶名：中國勞工安全衛生管理學會附設中壢職業訓練中心彭春花。
 4. 一年以上工作經驗需以本國工作經驗作計算。
 5. 因每班人數60名為限，本會將以報名相關文件繳交齊全及完成繳費者為優先排入，額滿時直接順延至下一期，毋須重新報名。
 6.  學員缺課時數超過規定時數，且未達退訓時數者，可依規定辦理補課；費用:收費200/每小時。(缺課時數達全課程時數五分之一者即退訓)。
 7. 午餐自理。
 8. 因每班人數15名為上課基準，本會將以報名相關文件繳交齊全及完成繳費者為優先排入，如人數不足將保留開課資格，造成不便，敬請諒解。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="5297A845" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10183" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6643D036" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>