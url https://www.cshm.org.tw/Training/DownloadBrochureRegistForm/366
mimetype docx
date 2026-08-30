--- v1 (2026-07-16)
+++ v2 (2026-08-30)
@@ -99,51 +99,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開課日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8775" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="20555882" w14:textId="3ADB154A" w:rsidR="00406494" w:rsidRPr="005038A1" w:rsidRDefault="005038A1" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005038A1">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t>【確定開課】 115年9月6日</w:t>
+              <w:t>【確定開課】 115年9月13日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F36B81" w:rsidRPr="00F36B81" w14:paraId="2BA14E55" w14:textId="77777777" w:rsidTr="00075070">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CB755C2" w14:textId="0B034B10" w:rsidR="00F36B81" w:rsidRPr="00F36B81" w:rsidRDefault="00EF1EFF" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385EE8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
@@ -1812,65 +1812,65 @@
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開課日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="1C9D83E2" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="001027C9" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0074188D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="0000CC"/>
               </w:rPr>
-              <w:t>【確定開課】 115年9月6日</w:t>
+              <w:t>【確定開課】 115年9月13日</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A24698">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>(報名截止日期：115年9月5日)</w:t>
+              <w:t>(報名截止日期：115年9月11日)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="7EF4E0E2" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66326231" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>上課時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1975,51 +1975,51 @@
               <w:t>註</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="251CFF7B" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B452A">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
               <w:t>1. 上課地點：中壢區中正路257號6樓。
-2. 上課時間：09:00~16:00、09:00~17:00或09:00~18:00，每週六或日，上課日期：9/6、9/13、9/20、10/4、10/18、11/1、11/8、11/15、11/22、12/5、12/6、12/12、12/13、12/19、12/20，詳細課表請來電洽詢。
+2. 上課時間：09:00~16:00、09:00~17:00或09:00~18:00，每週六或日，上課日期：9/13、9/19、9/20、10/17、10/18、10/31、11/1、11/7、11/8、11/21、11/22、12/5、12/6、12/12、12/13，詳細課表請來電洽詢。
 3. 匯款帳號：(004)臺灣銀行(建國分行)172-001-045-717，戶名：中國勞工安全衛生管理學會附設中壢職業訓練中心彭春花。
 4. 一年以上工作經驗需以本國工作經驗作計算。
 5. 因每班人數60名為限，本會將以報名相關文件繳交齊全及完成繳費者為優先排入，額滿時直接順延至下一期，毋須重新報名。
 6.  學員缺課時數超過規定時數，且未達退訓時數者，可依規定辦理補課；費用:收費200/每小時。(缺課時數達全課程時數五分之一者即退訓)。
 7. 午餐自理。
 8. 因每班人數15名為上課基準，本會將以報名相關文件繳交齊全及完成繳費者為優先排入，如人數不足將保留開課資格，造成不便，敬請諒解。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="5297A845" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10183" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6643D036" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>