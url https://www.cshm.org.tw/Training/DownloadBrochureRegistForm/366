--- v2 (2026-08-30)
+++ v3 (2026-10-14)
@@ -99,51 +99,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開課日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8775" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="20555882" w14:textId="3ADB154A" w:rsidR="00406494" w:rsidRPr="005038A1" w:rsidRDefault="005038A1" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005038A1">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t>【確定開課】 115年9月13日</w:t>
+              <w:t>【預定開課】 115年11月21日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F36B81" w:rsidRPr="00F36B81" w14:paraId="2BA14E55" w14:textId="77777777" w:rsidTr="00075070">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CB755C2" w14:textId="0B034B10" w:rsidR="00F36B81" w:rsidRPr="00F36B81" w:rsidRDefault="00EF1EFF" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385EE8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
@@ -1812,65 +1812,65 @@
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開課日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="1C9D83E2" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="001027C9" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0074188D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="0000CC"/>
               </w:rPr>
-              <w:t>【確定開課】 115年9月13日</w:t>
+              <w:t>【預定開課】 115年11月21日</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A24698">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>(報名截止日期：115年9月11日)</w:t>
+              <w:t>(報名截止日期：115年11月20日)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="7EF4E0E2" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66326231" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>上課時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1975,51 +1975,51 @@
               <w:t>註</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="251CFF7B" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B452A">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
               <w:t>1. 上課地點：中壢區中正路257號6樓。
-2. 上課時間：09:00~16:00、09:00~17:00或09:00~18:00，每週六或日，上課日期：9/13、9/19、9/20、10/17、10/18、10/31、11/1、11/7、11/8、11/21、11/22、12/5、12/6、12/12、12/13，詳細課表請來電洽詢。
+2. 上課時間：09:00~16:00、09:00~17:00或09:00~18:00，每週六或日，詳細課表請來電洽詢。
 3. 匯款帳號：(004)臺灣銀行(建國分行)172-001-045-717，戶名：中國勞工安全衛生管理學會附設中壢職業訓練中心彭春花。
 4. 一年以上工作經驗需以本國工作經驗作計算。
 5. 因每班人數60名為限，本會將以報名相關文件繳交齊全及完成繳費者為優先排入，額滿時直接順延至下一期，毋須重新報名。
 6.  學員缺課時數超過規定時數，且未達退訓時數者，可依規定辦理補課；費用:收費200/每小時。(缺課時數達全課程時數五分之一者即退訓)。
 7. 午餐自理。
 8. 因每班人數15名為上課基準，本會將以報名相關文件繳交齊全及完成繳費者為優先排入，如人數不足將保留開課資格，造成不便，敬請諒解。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="5297A845" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10183" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6643D036" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>