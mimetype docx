--- v0 (2026-05-12)
+++ v1 (2026-07-09)
@@ -99,51 +99,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開課日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8775" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="20555882" w14:textId="3ADB154A" w:rsidR="00406494" w:rsidRPr="005038A1" w:rsidRDefault="005038A1" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005038A1">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t>【額滿候補】 115年5月27日</w:t>
+              <w:t>【確定開課】 115年9月29日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F36B81" w:rsidRPr="00F36B81" w14:paraId="2BA14E55" w14:textId="77777777" w:rsidTr="00075070">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CB755C2" w14:textId="0B034B10" w:rsidR="00F36B81" w:rsidRPr="00F36B81" w:rsidRDefault="00EF1EFF" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385EE8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
@@ -1768,109 +1768,109 @@
           </w:tcPr>
           <w:p w14:paraId="35572603" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C07BF">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
               <w:t>1200</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A24698">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t> (於5/18前繳費享早鳥優惠1080元；報名截止日至：5/19下午15:00前)</w:t>
+              <w:t> (於9/21前繳費享早鳥優惠1080元；報名截止日至：9/22下午15:00前)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="61D93E28" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77E80F3D" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開課日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="1C9D83E2" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="001027C9" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0074188D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="0000CC"/>
               </w:rPr>
-              <w:t>【額滿候補】 115年5月27日</w:t>
+              <w:t>【確定開課】 115年9月29日</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A24698">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>(報名截止日期：115年5月19日)</w:t>
+              <w:t>(報名截止日期：115年9月22日)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="7EF4E0E2" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66326231" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>上課時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2226,51 +2226,51 @@
               <w:t>聯絡方式</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="037201E6" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="003546B6" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003546B6">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
-              <w:t>張智傑　(04)2265-4040 分機:17</w:t>
+              <w:t>楊憶汝　(04)2265-4040 分機:15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="5C2E8C7B" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10183" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1911D53F" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>