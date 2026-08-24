--- v1 (2026-07-09)
+++ v2 (2026-08-24)
@@ -99,51 +99,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開課日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8775" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="20555882" w14:textId="3ADB154A" w:rsidR="00406494" w:rsidRPr="005038A1" w:rsidRDefault="005038A1" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005038A1">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t>【確定開課】 115年9月29日</w:t>
+              <w:t>【額滿候補】 115年9月29日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F36B81" w:rsidRPr="00F36B81" w14:paraId="2BA14E55" w14:textId="77777777" w:rsidTr="00075070">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CB755C2" w14:textId="0B034B10" w:rsidR="00F36B81" w:rsidRPr="00F36B81" w:rsidRDefault="00EF1EFF" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385EE8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
@@ -1812,51 +1812,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開課日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="1C9D83E2" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="001027C9" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0074188D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="0000CC"/>
               </w:rPr>
-              <w:t>【確定開課】 115年9月29日</w:t>
+              <w:t>【額滿候補】 115年9月29日</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A24698">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>(報名截止日期：115年9月22日)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="7EF4E0E2" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66326231" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>