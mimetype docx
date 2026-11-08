--- v2 (2026-08-24)
+++ v3 (2026-11-08)
@@ -52,98 +52,98 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10185" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="1752CD81" w14:textId="37E9B28D" w:rsidR="00F36B81" w:rsidRPr="00F36B81" w:rsidRDefault="008803C2" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008803C2">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t> (台中)職業安全衛生業務主管在職教育訓練(回訓)[日間] 報名表</w:t>
+              <w:t> (台中)職業業務主管暨職業管理人員在職訓練(回訓)[日間] 報名表</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00406494" w:rsidRPr="00F36B81" w14:paraId="05313B29" w14:textId="77777777" w:rsidTr="00075070">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B31B951" w14:textId="15AA82E1" w:rsidR="00406494" w:rsidRPr="00F36B81" w:rsidRDefault="00406494" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開課日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8775" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="20555882" w14:textId="3ADB154A" w:rsidR="00406494" w:rsidRPr="005038A1" w:rsidRDefault="005038A1" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005038A1">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t>【額滿候補】 115年9月29日</w:t>
+              <w:t>【確定開課】 115年12月15日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F36B81" w:rsidRPr="00F36B81" w14:paraId="2BA14E55" w14:textId="77777777" w:rsidTr="00075070">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CB755C2" w14:textId="0B034B10" w:rsidR="00F36B81" w:rsidRPr="00F36B81" w:rsidRDefault="00EF1EFF" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385EE8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
@@ -1508,51 +1508,51 @@
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6DB6259A" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF64CB">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>職業安全衛生業務主管在職教育訓練(回訓)</w:t>
+              <w:t>職業業務主管暨職業管理人員在職訓練(回訓)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="0F66867A" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10183" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05AE6BB4" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
@@ -1768,109 +1768,109 @@
           </w:tcPr>
           <w:p w14:paraId="35572603" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C07BF">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
               <w:t>1200</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A24698">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t> (於9/21前繳費享早鳥優惠1080元；報名截止日至：9/22下午15:00前)</w:t>
+              <w:t> (於12/4前繳費享早鳥優惠1080元；報名截止日至：12/7下午15:00前)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="61D93E28" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77E80F3D" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開課日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="1C9D83E2" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="001027C9" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0074188D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="0000CC"/>
               </w:rPr>
-              <w:t>【額滿候補】 115年9月29日</w:t>
+              <w:t>【確定開課】 115年12月15日</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A24698">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>(報名截止日期：115年9月22日)</w:t>
+              <w:t>(報名截止日期：115年12月7日)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="7EF4E0E2" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66326231" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>上課時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1975,51 +1975,51 @@
               <w:t>註</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="251CFF7B" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B452A">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
               <w:t>◆報名後，請先將初訓結業證書及身分證正.反面「上傳報名系統/掃描/拍照回傳mail或Line至本中心」，以利確認個人資料無誤。官方LINE：＠161avxwf
-◆因每班報名人數名額有限，本會將以報名相關文件繳交齊全及完成繳費者為優先排入，額滿時直接順延至下一期，毋須重新報名。
+◆因每班報名人數名額有限，本會將以報名相關文件繳交齊全及完成繳費者為優先排入，額滿未候補到者，則需來電告知要延到下一期，毋須重新報名。
 ◆課程期間請攜帶個人身分證明文件(需貼示照片)，以利課程期間查驗身份。
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="5297A845" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10183" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6643D036" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
@@ -2057,51 +2057,51 @@
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>資格限制</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B21D61B" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B452A">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
-              <w:t>須具備業務主管資格者並擔任相關工作者，每兩年應至少參加6小時之在職教育訓練。</w:t>
+              <w:t>須具備管理員、業務主管結業證書或具有管理師、管理員資格者並擔任相關工作者，職業安全衛生管理人員每兩年應至少參加12小時在職教育訓練;;職業安全衛生業務主管每二年應至少6小時在職教育訓練。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="5F938CAE" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DAEDB5B" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>所需文件</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2226,51 +2226,51 @@
               <w:t>聯絡方式</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="037201E6" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="003546B6" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003546B6">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
-              <w:t>楊憶汝　(04)2265-4040 分機:15</w:t>
+              <w:t>陳佩鈺　(04)2265-4040 分機:11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="5C2E8C7B" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10183" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1911D53F" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>