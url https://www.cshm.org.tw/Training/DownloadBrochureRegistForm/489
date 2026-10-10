--- v0 (2026-07-06)
+++ v1 (2026-10-10)
@@ -52,98 +52,98 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10185" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="1752CD81" w14:textId="37E9B28D" w:rsidR="00F36B81" w:rsidRPr="00F36B81" w:rsidRDefault="008803C2" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008803C2">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t> (台南)鋼構組配作業主管在職訓練(回訓)[日間] 報名表</w:t>
+              <w:t> (台南)鋼構組配作業主管[夜間] 報名表</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00406494" w:rsidRPr="00F36B81" w14:paraId="05313B29" w14:textId="77777777" w:rsidTr="00075070">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B31B951" w14:textId="15AA82E1" w:rsidR="00406494" w:rsidRPr="00F36B81" w:rsidRDefault="00406494" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開課日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8775" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="20555882" w14:textId="3ADB154A" w:rsidR="00406494" w:rsidRPr="005038A1" w:rsidRDefault="005038A1" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005038A1">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t>【確定開課】 115年7月16日</w:t>
+              <w:t>【確定開課】 115年11月4日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F36B81" w:rsidRPr="00F36B81" w14:paraId="2BA14E55" w14:textId="77777777" w:rsidTr="00075070">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CB755C2" w14:textId="0B034B10" w:rsidR="00F36B81" w:rsidRPr="00F36B81" w:rsidRDefault="00EF1EFF" w:rsidP="00073B29">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385EE8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
@@ -1508,51 +1508,51 @@
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6DB6259A" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF64CB">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>鋼構組配作業主管在職訓練(回訓)</w:t>
+              <w:t>鋼構組配作業主管</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="0F66867A" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10183" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05AE6BB4" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
@@ -1656,51 +1656,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52D91E3E" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C07BF">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
-              <w:t>6小時</w:t>
+              <w:t>18小時</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E6A1228" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>時</w:t>
             </w:r>
             <w:r>
@@ -1713,93 +1713,93 @@
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>段</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76476D02" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C07BF">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
-              <w:t>日間</w:t>
+              <w:t>夜間</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="6B5A07BF" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="527388E2" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>訓練費用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="35572603" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C07BF">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
-              <w:t>1500元</w:t>
+              <w:t>4500元(含第一次考試報名費)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A24698">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t> (開課前一星期繳齊資料及費用，享有95折優惠；舊學員享9折優惠(開課前完成繳費才能享有優惠))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="61D93E28" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77E80F3D" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
@@ -1812,151 +1812,151 @@
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開課日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="1C9D83E2" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="001027C9" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0074188D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="0000CC"/>
               </w:rPr>
-              <w:t>【確定開課】 115年7月16日</w:t>
+              <w:t>【確定開課】 115年11月4日</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A24698">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>(報名截止日期：115年7月13日)</w:t>
+              <w:t>(報名截止日期：115年11月2日)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="7EF4E0E2" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66326231" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>上課時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="35EDCD97" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B452A">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
-              <w:t>1天　</w:t>
+              <w:t>夜間　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="273F4B0E" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="136445CD" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>回訓說明</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="08D67B27" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B452A">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
-              <w:t/>
+              <w:t>依職業安全衛生教育訓練規則第十九條規定，勞工應每三年接受六小時之在職教育訓練。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="6481E53A" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="422F214B" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>備</w:t>
@@ -2056,94 +2056,94 @@
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>資格限制</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B21D61B" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B452A">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
-              <w:t>須具備鋼構組配作業主管結業證書且擔任相關工作者，每三年應至少參加6小時之在職教育訓練。</w:t>
+              <w:t>無限制</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="5F938CAE" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DAEDB5B" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>所需文件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8352" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="48221BDB" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00114AD1">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t>身分證正反面影本一份、鋼構組配初訓結業證書。</w:t>
+              <w:t>身分證正反面影本一份。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1876" w:rsidRPr="00F36B81" w14:paraId="5F078C01" w14:textId="77777777" w:rsidTr="00011304">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A88CD2C" w14:textId="77777777" w:rsidR="009C1876" w:rsidRPr="00F36B81" w:rsidRDefault="009C1876" w:rsidP="00011304">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36B81">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>報名方式</w:t>
             </w:r>
           </w:p>
         </w:tc>